--- v0 (2026-07-25)
+++ v1 (2026-10-27)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="0407514F" w14:textId="0E49492E" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00C55B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A26C9">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ARB.705.</w:t>
       </w:r>
       <w:r w:rsidRPr="0005458E">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00D2472D">
@@ -173,51 +174,51 @@
       <w:r w:rsidR="007B718D" w:rsidRPr="006E54BA">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(data – dzień, miesiąc</w:t>
       </w:r>
       <w:r w:rsidR="007B718D">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007B718D" w:rsidRPr="006E54BA">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> rok)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C5B293" w14:textId="5F161628" w:rsidR="00C55B5D" w:rsidRPr="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00C55B5D">
+    <w:p w14:paraId="64C5B293" w14:textId="044ACBD5" w:rsidR="00C55B5D" w:rsidRPr="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00C55B5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>.......................................................</w:t>
       </w:r>
       <w:r w:rsidR="00C55B5D" w:rsidRPr="00C55B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C55B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
       <w:r w:rsidR="00C55B5D" w:rsidRPr="006447A0">
@@ -227,853 +228,571 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>STAROSTA PIASECZYŃSKI</w:t>
       </w:r>
       <w:r w:rsidR="00C55B5D" w:rsidRPr="00CB665A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>.......................................................</w:t>
       </w:r>
       <w:r w:rsidR="00C55B5D">
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00C55B5D" w:rsidRPr="00C55B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C55B5D" w:rsidRPr="006447A0">
+      <w:r w:rsidR="004946F1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ul. Chyliczkowska 14</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55B5D" w:rsidRPr="006447A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C55B5D" w:rsidRPr="006447A0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Chyliczkowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C55B5D" w:rsidRPr="006447A0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F60B069" w14:textId="447A4E7F" w:rsidR="00C55B5D" w:rsidRPr="00B966F4" w:rsidRDefault="00B966F4" w:rsidP="00B966F4">
+      <w:r>
+        <w:t xml:space="preserve">(adres z kodem)                                                                                           </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004946F1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55B5D" w:rsidRPr="006447A0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>05-500 Piaseczno</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5C5B0E" w14:textId="77777777" w:rsidR="00E40211" w:rsidRDefault="00E40211" w:rsidP="003A26C9">
       <w:r>
         <w:t>………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711DD052" w14:textId="77777777" w:rsidR="00E40211" w:rsidRDefault="00E40211" w:rsidP="003A26C9">
+    <w:p w14:paraId="1FCDC863" w14:textId="38D2A683" w:rsidR="003A26C9" w:rsidRPr="004946F1" w:rsidRDefault="00E40211" w:rsidP="004946F1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t>(tel. kontaktowy)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="33561468" w14:textId="77777777" w:rsidR="00BC15DA" w:rsidRDefault="00BC15DA" w:rsidP="003A26C9">
+      <w:r w:rsidR="004946F1">
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="004946F1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>W N I O S E K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348D3556" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRPr="004946F1" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FCDC863" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRPr="006E54BA" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004946F1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>o wydanie  zaświadczenia  o samodzielności  lokalu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28440700" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>Wnioskodawca:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CD4DE9" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00B966F4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6332C559" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRPr="007615B7" w:rsidRDefault="00B966F4" w:rsidP="003A26C9">
+      <w:r w:rsidRPr="007615B7">
+        <w:t xml:space="preserve">                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="007615B7">
+        <w:t>(imię i nazwisko lub nazwa</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C81" w:rsidRPr="007615B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="007615B7">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC9E224" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40211">
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A91B6B" w14:textId="078DA8A6" w:rsidR="004946F1" w:rsidRDefault="003A26C9" w:rsidP="00B966F4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40211">
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B4B450" w14:textId="799922F7" w:rsidR="003A26C9" w:rsidRPr="007615B7" w:rsidRDefault="007B4C81" w:rsidP="004946F1">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007615B7">
+        <w:t>(adres wnioskodawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="007615B7">
+        <w:t>: ulica, numer domu, numer lokalu, kod pocztowy, miejscowość)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3BDEBF" w14:textId="38905E26" w:rsidR="004946F1" w:rsidRDefault="004946F1" w:rsidP="004946F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>………………………………………………………………………………..…………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F513998" w14:textId="37E9D0BF" w:rsidR="004946F1" w:rsidRPr="00A63909" w:rsidRDefault="004946F1" w:rsidP="004946F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="54CD4DE9" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00B966F4">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63909">
+        <w:t xml:space="preserve">(adres do doręczeń elektronicznych pełnomocnika, jeśli występuje </w:t>
+      </w:r>
+      <w:r w:rsidR="0030076C">
+        <w:t>w sprawie, jeśli nie -</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909" w:rsidRPr="00A63909">
+        <w:t xml:space="preserve"> inwestora)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      W myśl art. 7 ust. 1 ustawy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909" w:rsidRPr="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o doręczeniach elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909" w:rsidRPr="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wpis adresu do doręczeń elektronicznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do bazy adresów elektron.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909" w:rsidRPr="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jest równoznaczny z żądaniem d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oręczania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>koresp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909" w:rsidRPr="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63909">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>podmioty publiczne na ten adres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218C149E" w14:textId="77777777" w:rsidR="004946F1" w:rsidRPr="004946F1" w:rsidRDefault="004946F1" w:rsidP="004946F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C763AAD" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="004946F1">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>na podstawie art. 2 ust. 3 ustawy z dnia 24 czerwca 1994 r. o własności lokali</w:t>
+      </w:r>
+      <w:r w:rsidR="007B718D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wnoszę o wydanie zaświadczenia o samodzielności następującego lokalu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40211">
+        <w:t xml:space="preserve"> / lokali*</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB5E1FA" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="00E40211" w:rsidP="003A26C9">
+      <w:r>
+        <w:t xml:space="preserve">typ: lokal mieszkalny </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9">
+        <w:t>/ lokal o innym przeznaczeniu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9">
+        <w:t>, wykorzystywany na:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AB1992" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00B966F4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>...................................................................................................................................................................</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B966F4">
+        <w:t>...........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0900E9A8" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="006E54BA" w:rsidP="003A26C9">
+      <w:r>
+        <w:t xml:space="preserve">(Uwaga: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472D">
+        <w:t xml:space="preserve">powyższe </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wypełnić w przypadku lokalu o innym przeznaczeniu niż mieszkalny</w:t>
       </w:r>
       <w:r w:rsidR="003A26C9">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC9E224" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
-[...3 lines deleted...]
-      <w:r w:rsidR="00E40211">
+    <w:p w14:paraId="30961D2A" w14:textId="77777777" w:rsidR="00074F9C" w:rsidRDefault="00074F9C" w:rsidP="00074F9C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>przeznaczenie  budynku, w którym znajduje się lokal…………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8DF8FF" w14:textId="6119F12C" w:rsidR="00074F9C" w:rsidRDefault="00074F9C" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>(np. mieszkalny jednorodzinny, wielorodzinny, usługowy itp.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03108FED" w14:textId="46F5B797" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>nr lokalu</w:t>
+      </w:r>
+      <w:r w:rsidR="006E54BA">
+        <w:t>/lokali</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472D">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006E54BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00264F4C">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r>
+        <w:t>........................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00264F4C">
         <w:t>.........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F54DC1" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00B966F4">
+    <w:p w14:paraId="2D6E2BEC" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>kondygnacja: ........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006E54BA">
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7697D8BF" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="00B966F4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t>..........................................................................................................................................</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>adres budynku: ........................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A630A54" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRPr="007615B7" w:rsidRDefault="006E54BA" w:rsidP="003A26C9">
+      <w:r w:rsidRPr="007615B7">
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B966F4" w:rsidRPr="007615B7">
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007615B7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="007615B7">
+        <w:t>(ulica, numer domu, kod pocztowy, miejscowość)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04900492" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>działka ewidencyjna nr:</w:t>
+      </w:r>
+      <w:r w:rsidR="006E54BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>..............................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006E54BA">
+        <w:t>..............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240C1687" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="006E54BA" w:rsidP="003A26C9">
+      <w:r>
+        <w:t xml:space="preserve">obręb ewidencyjny: </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9">
+        <w:t>........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:t>..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC90970" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="006E54BA" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>jednostka ewidencyjna:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9">
+        <w:t>........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:t>....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF6861B" w14:textId="77777777" w:rsidR="008F2A88" w:rsidRDefault="00650FBC" w:rsidP="003A26C9">
+      <w:r>
+        <w:t xml:space="preserve">identyfikator  </w:t>
+      </w:r>
+      <w:r w:rsidR="0005302A">
+        <w:t>działki:……………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:t>……………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F91B077" w14:textId="2583A7A8" w:rsidR="00AE0379" w:rsidRPr="0005302A" w:rsidRDefault="00AE0379" w:rsidP="003A26C9">
+      <w:r w:rsidRPr="00AE0379">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*Zaznaczyć właściwe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432BB237" w14:textId="77777777" w:rsidR="006E54BA" w:rsidRDefault="006E54BA" w:rsidP="00AE0379">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cel wydania zaświadczenia: ujawnienie w ewidencji gruntów </w:t>
       </w:r>
       <w:r w:rsidR="007B4C81">
-        <w:t>(adres wnioskodawcy</w:t>
-[...52 lines deleted...]
-      <w:r>
+        <w:t>i budynków/przeniesienie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> własnośc</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C81">
+        <w:t>i lokalu/inny</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472D">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="003A26C9">
-[...14 lines deleted...]
-    <w:p w14:paraId="0900E9A8" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="006E54BA" w:rsidP="003A26C9">
+      <w:r>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472D">
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E60B647" w14:textId="77777777" w:rsidR="006E54BA" w:rsidRDefault="006E54BA" w:rsidP="003A26C9">
       <w:r>
         <w:t xml:space="preserve">(Uwaga: </w:t>
       </w:r>
       <w:r w:rsidR="00D2472D">
         <w:t xml:space="preserve">powyższe </w:t>
       </w:r>
       <w:r>
-        <w:t>wypełnić w przypadku lokalu o innym przeznaczeniu niż mieszkalny</w:t>
-[...106 lines deleted...]
-    <w:p w14:paraId="515FB696" w14:textId="77777777" w:rsidR="00986E19" w:rsidRDefault="00986E19" w:rsidP="003A26C9">
+        <w:t>wypełnić w przypadku wskazania innego celu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415A38EF" w14:textId="77777777" w:rsidR="00A47F49" w:rsidRDefault="00A47F49" w:rsidP="003A26C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F91B077" w14:textId="77777777" w:rsidR="00AE0379" w:rsidRPr="00AE0379" w:rsidRDefault="00AE0379" w:rsidP="003A26C9">
+    <w:p w14:paraId="0DB7D813" w14:textId="2C25B0D0" w:rsidR="00326E51" w:rsidRPr="00326E51" w:rsidRDefault="00326E51" w:rsidP="003A26C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE0379">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>*Zaznaczyć właściwe</w:t>
-[...474 lines deleted...]
-        <w:t>*</w:t>
+        <w:t xml:space="preserve">Do wniosku o zaświadczenie dołączam </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(właściwe zaznaczyć):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D40CAE" w14:textId="3B57CF08" w:rsidR="003C6C04" w:rsidRDefault="00D23DAA" w:rsidP="00D23DAA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>ksero</w:t>
       </w:r>
       <w:r w:rsidR="002A2755">
         <w:t>kopię pozwolenia na budowę. W</w:t>
       </w:r>
       <w:r w:rsidR="003C6C04">
         <w:t xml:space="preserve"> prz</w:t>
       </w:r>
       <w:r w:rsidR="002A2755">
         <w:t>ypadku pozwolenia wydanego przez</w:t>
       </w:r>
@@ -1106,698 +825,1091 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>dokument świadczący o zakończeniu budowy – kopia po</w:t>
       </w:r>
       <w:r w:rsidR="00D934BD">
         <w:t>zwolenia na użytkowanie budynku/</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D934BD">
         <w:t xml:space="preserve">potwierdzenie nie wniesienia sprzeciwu do </w:t>
       </w:r>
       <w:r>
         <w:t>zgłoszenia zakończenia budow</w:t>
       </w:r>
       <w:r w:rsidR="00D934BD">
-        <w:t xml:space="preserve">y / lub dokument </w:t>
-[...3 lines deleted...]
-        <w:t>świadczący</w:t>
+        <w:t>y / lub dokument świadczący</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> o przeprowadzonej przebudowie lub zmianie sposobu użytkowania</w:t>
       </w:r>
       <w:r w:rsidR="003C6C04">
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00D934BD">
         <w:t xml:space="preserve">jeśli dokument wydany przez tutejszy organ wystarczy </w:t>
       </w:r>
       <w:r w:rsidR="009C2F3C">
         <w:t>ksero</w:t>
       </w:r>
       <w:r w:rsidR="00D934BD">
         <w:t>kopia)</w:t>
       </w:r>
       <w:r w:rsidR="009C2F3C">
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD1B808" w14:textId="0CD7CA5A" w:rsidR="00B0488B" w:rsidRDefault="009C2F3C" w:rsidP="00B0488B">
+    <w:p w14:paraId="0590820E" w14:textId="77777777" w:rsidR="002B14BD" w:rsidRDefault="002B14BD" w:rsidP="002B14BD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t>zaświadczenie o nadaniu numeru porządkowego budynku (dotyczy nowych inwestycji),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30751F28" w14:textId="6FA3BB3D" w:rsidR="00326E51" w:rsidRDefault="009C2F3C" w:rsidP="008F2A88">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">dokument potwierdzający uprawnienia budowlane osoby podpisującej rzuty lokali, oraz aktualne zaświadczenie o przynależności do odpowiedniej </w:t>
+        <w:t>dokument potwierdzający uprawnienia budowlane osoby podpisującej rzuty lokali i oświadczenie o którym</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A88">
+        <w:t xml:space="preserve"> mowa poniżej</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, oraz aktualne zaświadczenie o przynależności do odpowiedniej </w:t>
       </w:r>
       <w:r w:rsidR="00D23DAA">
         <w:t>izby samorządu zawodowego,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046AA79D" w14:textId="77777777" w:rsidR="009C2F3C" w:rsidRPr="00B966F4" w:rsidRDefault="009C2F3C" w:rsidP="00AE0379">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="046AA79D" w14:textId="27AC5709" w:rsidR="009C2F3C" w:rsidRPr="00326E51" w:rsidRDefault="00326E51" w:rsidP="008F2A88">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Uwaga:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AACD807" w14:textId="74484FD2" w:rsidR="009C2F3C" w:rsidRDefault="0096416E" w:rsidP="00AE0379">
+    <w:p w14:paraId="0AACD807" w14:textId="0DAE19C9" w:rsidR="009C2F3C" w:rsidRDefault="0096416E" w:rsidP="008F2A88">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">w przypadku przedłożenia ww. rzutów i rysunków stanowiących kopię z projektów zatwierdzonych przez organ architektoniczno-budowlany lub organ nadzoru budowlanego, należy </w:t>
       </w:r>
       <w:r w:rsidR="009C2F3C">
         <w:t xml:space="preserve">zamieścić </w:t>
       </w:r>
-      <w:r w:rsidR="0090617D">
+      <w:r w:rsidR="00A47F49">
         <w:t xml:space="preserve">na rysunkach </w:t>
       </w:r>
       <w:r w:rsidR="009C2F3C">
-        <w:t xml:space="preserve">oświadczenie osoby posiadającej uprawnienia w </w:t>
-[...2 lines deleted...]
-        <w:t>specjalności architektonicznej,</w:t>
+        <w:t>oświadczenie osoby posiadającej uprawnienia w specjalności architektonicznej, potwierdzające</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23DAA">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009C2F3C">
         <w:t xml:space="preserve"> że </w:t>
       </w:r>
-      <w:r w:rsidR="0090617D">
-        <w:t>rzuty lokalu/lokali przedstawiają</w:t>
+      <w:r w:rsidR="009C2F3C" w:rsidRPr="00A47F49">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedstawiony na </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49" w:rsidRPr="00A47F49">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>rzutach</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2F3C" w:rsidRPr="00A47F49">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stan jest aktualny</w:t>
       </w:r>
       <w:r w:rsidR="009C2F3C">
-        <w:t xml:space="preserve"> stan jest aktualny,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C2CAAAA" w14:textId="410166FD" w:rsidR="00B966F4" w:rsidRDefault="004D20E4" w:rsidP="00D23DAA">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2CAAAA" w14:textId="52C34FB2" w:rsidR="00B966F4" w:rsidRDefault="004D20E4" w:rsidP="000F495C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="0096416E">
         <w:t xml:space="preserve"> innych przypadkach na rysunkach należy zamieścić </w:t>
       </w:r>
       <w:r w:rsidR="003A26C9">
         <w:t>oświadczenie osoby posiadającej uprawnienia</w:t>
       </w:r>
       <w:r w:rsidR="003C6C04">
         <w:t xml:space="preserve"> w specjalności architektonicznej</w:t>
       </w:r>
       <w:r w:rsidR="003A26C9">
         <w:t xml:space="preserve">, potwierdzające że </w:t>
       </w:r>
-      <w:r w:rsidR="004836AF">
+      <w:r w:rsidR="004836AF" w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">przedstawiony na </w:t>
       </w:r>
-      <w:r w:rsidR="0090617D">
-[...5 lines deleted...]
-      <w:r w:rsidR="003A26C9">
+      <w:r w:rsidR="000F495C" w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>rysunkach</w:t>
+      </w:r>
+      <w:r w:rsidR="004836AF" w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stan jest </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>aktualny</w:t>
       </w:r>
-      <w:r w:rsidR="0090617D">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ustawy o własności lokali i może służyć przeznaczeniu podanemu we wniosku</w:t>
+      <w:r w:rsidR="008F2A88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz, że </w:t>
+      </w:r>
+      <w:r w:rsidR="004836AF" w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">dany lokal spełnia wymogi z art. 2 ustawy </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="004836AF" w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>o własności lokali i może służyć przeznaczeniu podanemu we wniosku</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789BF53A" w14:textId="77777777" w:rsidR="00B966F4" w:rsidRDefault="00B966F4" w:rsidP="00B966F4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="121B9820" w14:textId="77777777" w:rsidR="00B966F4" w:rsidRDefault="00495211" w:rsidP="00B966F4">
+    <w:p w14:paraId="5B4F5580" w14:textId="4E1F7D16" w:rsidR="00A47F49" w:rsidRDefault="00A47F49" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">rzut lokalu (w trzech egz.), podpisany przez osobę posiadającą uprawnienie budowlane, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F495C">
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:t>z określeniem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8FEF30" w14:textId="13D9FCAD" w:rsidR="00A47F49" w:rsidRDefault="002B14BD" w:rsidP="002B14BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49">
+        <w:t xml:space="preserve">a) podstawowych wymiarów pomieszczeń zgodnie z </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PN-ISO 9836:2022-07</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49">
+        <w:t>,*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D7B630" w14:textId="2CBF250F" w:rsidR="00A47F49" w:rsidRDefault="002B14BD" w:rsidP="002B14BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49">
+        <w:t>b) opisów pomieszczeń (np.: przedpokój, pokój, kuchnia, łazienka, ustęp) wraz z metrażem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7540A8" w14:textId="3BFD6A5F" w:rsidR="00A47F49" w:rsidRDefault="002B14BD" w:rsidP="002B14BD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49">
+        <w:t xml:space="preserve">c) podstawowego wyposażenia kuchni, łazienki, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F495C">
+        <w:t>wc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F495C">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703E321D" w14:textId="77777777" w:rsidR="00A47F49" w:rsidRDefault="00A47F49" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>rzut właściwej kondygnacji budynku (w trzech egz.) z zaznaczonym usytuowaniem lokalu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D156E82" w14:textId="77777777" w:rsidR="00A47F49" w:rsidRDefault="00A47F49" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>kopię projektu zagospodarowania działki lub terenu z oznaczonym budynkiem, w którym znajduje się lokal (w trzech egz.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2472D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3D4153" w14:textId="3D088D8E" w:rsidR="00A47F49" w:rsidRDefault="002B14BD" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="000F495C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F49">
+        <w:t>- w przypadku pomieszczeń przynależnych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFFEDA8" w14:textId="77777777" w:rsidR="00A47F49" w:rsidRDefault="00A47F49" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>rzut pomieszczenia przynależnego (w trzech egz.), podpisany przez osobę posiadającą uprawnienie budowlane z podstawowymi wymiarami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D23DAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zgodnie z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PN-ISO 9836:2022-07</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> z uwzględnieniem  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 12 rozporządzenia  z dnia 11 września 2020 r. Ministra Rozwoju w sprawie szczegółowego zakresu i formy projektu budowlanego *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7A9C12" w14:textId="5DB3E7DB" w:rsidR="008F2A88" w:rsidRDefault="00A47F49" w:rsidP="008F2A88">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1434" w:hanging="357"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">rzut właściwej kondygnacji budynku (w trzech egz.) z zaznaczonymi pomieszczeniami przynależnymi / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2F3C">
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">z zaznaczoną lokalizacją na wyrysie z operatu ewidencyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00264F4C">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(w przypadku zlokalizowania pomieszczenia poza budynkiem w którym zlokalizowany jest lokal)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2F3C">
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49570471" w14:textId="7D286716" w:rsidR="008F2A88" w:rsidRDefault="008F2A88" w:rsidP="008F2A88">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*Zaznaczyć właściwe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B331EA" w14:textId="4D3F4590" w:rsidR="00326E51" w:rsidRDefault="00326E51" w:rsidP="000F495C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jednocześnie oświadczam, po zapoznaniu się z pouczeniem na </w:t>
+      </w:r>
+      <w:r w:rsidR="000F495C">
+        <w:t>trzeciej</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stronie druku, że zgodnie   </w:t>
+      </w:r>
+      <w:r w:rsidR="000F495C">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t>z przepisami ustawy z dnia 24 czerwca 1994 r. o własności lokali, do wyżej wymienionego lokalu przynależą, jako części składowe położone w granicach nieruchomości gruntowej, następujące pomieszczenia</w:t>
+      </w:r>
+      <w:r w:rsidR="000F495C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B966F4">
+        <w:t>(właściwe zaznaczyć)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128EC3B0" w14:textId="77777777" w:rsidR="00326E51" w:rsidRDefault="00326E51" w:rsidP="00326E51">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:t>komórka lokatorska nr …… na rzucie kondygnacji  …… / lub wyrysie z operatu ewidencyjnego*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F5FD13" w14:textId="77777777" w:rsidR="00326E51" w:rsidRDefault="00326E51" w:rsidP="00326E51">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pomieszczenie garażowe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nr …… na rzucie kondygnacji  ……. /  lub wyrysie z operatu ewidencyjnego*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE6A913" w14:textId="19513D98" w:rsidR="00326E51" w:rsidRDefault="00326E51" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>inne pomieszczenie ………………………………………………………………………………………………………………,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB4B081" w14:textId="77777777" w:rsidR="00A47F49" w:rsidRDefault="00A47F49" w:rsidP="00A47F49">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A7C663" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRPr="004F32B7" w:rsidRDefault="009C2F3C" w:rsidP="008F2A88">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F32B7">
+        <w:t xml:space="preserve">w przypadku </w:t>
+      </w:r>
+      <w:r w:rsidR="000118E3" w:rsidRPr="004F32B7">
+        <w:t>zaświadczenia wydanego w i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F32B7">
+        <w:t xml:space="preserve">nnym przypadku niż </w:t>
+      </w:r>
+      <w:r w:rsidR="000118E3" w:rsidRPr="004F32B7">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F32B7">
+        <w:t xml:space="preserve"> sprawach budownictwa mieszkaniowego </w:t>
+      </w:r>
+      <w:r w:rsidR="003A26C9" w:rsidRPr="004F32B7">
+        <w:t>– dowód wpłaty opłaty skarbowej w wys. 17 zł od zaświadczenia,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6933E3FB" w14:textId="65D2852D" w:rsidR="000118E3" w:rsidRDefault="003A26C9" w:rsidP="003A26C9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="160"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...42 lines deleted...]
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="426" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>pełnomocnictwo (w przypadku działania przez pełnomocnika) wraz z dowodem wpłaty o</w:t>
       </w:r>
       <w:r w:rsidR="00BF27CE">
         <w:t xml:space="preserve">płaty skarbowej w wys. 17 zł od </w:t>
       </w:r>
       <w:r>
         <w:t>pełnomocnictwa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722C94D1" w14:textId="77777777" w:rsidR="00BC15DA" w:rsidRDefault="00BC15DA" w:rsidP="003A26C9"/>
-    <w:p w14:paraId="24A6135B" w14:textId="77777777" w:rsidR="00B81B7C" w:rsidRDefault="00B81B7C" w:rsidP="003A26C9"/>
+    <w:p w14:paraId="30D05D25" w14:textId="77777777" w:rsidR="000F495C" w:rsidRDefault="000F495C" w:rsidP="003A26C9"/>
+    <w:p w14:paraId="7852B254" w14:textId="77777777" w:rsidR="007615B7" w:rsidRDefault="007615B7" w:rsidP="003A26C9"/>
     <w:p w14:paraId="06BE087A" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="00BF27CE" w:rsidP="00B966F4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidR="003A26C9">
         <w:t>......................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4357E033" w14:textId="77777777" w:rsidR="00622932" w:rsidRDefault="00814F37" w:rsidP="00814F37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                        (</w:t>
       </w:r>
       <w:r w:rsidR="00BF27CE">
         <w:t>imię i nazwisko</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D40E0FE" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRDefault="00BF27CE" w:rsidP="00B966F4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
       <w:r w:rsidR="00814F37">
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- czytelny </w:t>
       </w:r>
       <w:r w:rsidR="00814F37">
         <w:t xml:space="preserve">podpis wnioskodawcy lub osoby przez niego </w:t>
       </w:r>
       <w:r w:rsidR="003A26C9">
         <w:t>upoważnionej)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCEBA6E" w14:textId="77777777" w:rsidR="00B81B7C" w:rsidRDefault="00B81B7C" w:rsidP="00495211">
+    <w:p w14:paraId="67488C9D" w14:textId="77777777" w:rsidR="007615B7" w:rsidRDefault="007615B7" w:rsidP="00B966F4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291C4DB0" w14:textId="77777777" w:rsidR="007615B7" w:rsidRDefault="007615B7" w:rsidP="007615B7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A88">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>*Zaznaczyć właściwe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060A75D4" w14:textId="77777777" w:rsidR="006447A0" w:rsidRDefault="006447A0" w:rsidP="0005302A">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C542F43" w14:textId="77777777" w:rsidR="00B81B7C" w:rsidRDefault="00B81B7C" w:rsidP="00BC15DA">
+    <w:p w14:paraId="03B104DB" w14:textId="77777777" w:rsidR="00662E87" w:rsidRDefault="00B966F4" w:rsidP="00A47F49">
       <w:pPr>
         <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:t>Wyjaśnienia</w:t>
+      </w:r>
+      <w:r w:rsidR="00662E87" w:rsidRPr="00A530AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00662E87" w:rsidRPr="00A530AF">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EA6B68" w14:textId="77777777" w:rsidR="0005302A" w:rsidRDefault="00662E87" w:rsidP="00622932">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr rachunku bankowego </w:t>
+      </w:r>
+      <w:r w:rsidR="0005302A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>właściwego organu podatkowego tj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3913FA89" w14:textId="791340FA" w:rsidR="00662E87" w:rsidRPr="005523B8" w:rsidRDefault="0005302A" w:rsidP="00622932">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burmistrza Miasta i Gminy Piaseczno </w:t>
+      </w:r>
+      <w:r w:rsidR="00662E87" w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Urzędu Miasta i Gminy Piaseczno</w:t>
+      </w:r>
+      <w:r w:rsidR="00495211" w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7F1D5B" w14:textId="2D2700BF" w:rsidR="00662E87" w:rsidRPr="005523B8" w:rsidRDefault="00662E87" w:rsidP="00622932">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6630" w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>PKO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S.A.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6630" w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o/Piaseczno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D95FFC0" w14:textId="717A8951" w:rsidR="00BF27CE" w:rsidRPr="005523B8" w:rsidRDefault="008A6630" w:rsidP="00EA73EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>05 1240 6973 1111 0010 8670 6226</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8164D4" w14:textId="77777777" w:rsidR="00EA73EA" w:rsidRPr="005523B8" w:rsidRDefault="00EA73EA" w:rsidP="00EA73EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4506116D" w14:textId="77777777" w:rsidR="00662E87" w:rsidRDefault="00662E87" w:rsidP="00622932">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wniosek będzie rozpatrywany przez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B0A171" w14:textId="34A640FB" w:rsidR="0005302A" w:rsidRPr="005523B8" w:rsidRDefault="0005302A" w:rsidP="00622932">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Starostę Piaseczyńskiego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D7588B" w14:textId="6917A6D6" w:rsidR="000118E3" w:rsidRPr="005523B8" w:rsidRDefault="003A26C9" w:rsidP="00622932">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wydział Architektoniczno-Budowlany </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246C8D16" w14:textId="77777777" w:rsidR="003A26C9" w:rsidRPr="005523B8" w:rsidRDefault="003A26C9" w:rsidP="00622932">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chyliczkowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14, 05-500 Piaseczno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736D4E7E" w14:textId="77777777" w:rsidR="00F12500" w:rsidRPr="005523B8" w:rsidRDefault="003A26C9" w:rsidP="00622932">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tel. 022 756-61-63, fax. 022-737-11-58</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12500" w:rsidRPr="005523B8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43693F3E" w14:textId="77777777" w:rsidR="00662E87" w:rsidRPr="00662E87" w:rsidRDefault="00662E87" w:rsidP="00622932">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...200 lines deleted...]
-    <w:p w14:paraId="200778C8" w14:textId="77777777" w:rsidR="00BC15DA" w:rsidRDefault="00BC15DA" w:rsidP="00622932">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AC16F3" w14:textId="77777777" w:rsidR="00F12500" w:rsidRPr="00B0488B" w:rsidRDefault="00A530AF" w:rsidP="00622932">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pomieszczenia w lokalach oraz pomieszczenia przynależne muszą</w:t>
       </w:r>
       <w:r w:rsidR="000118E3" w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> spełniać warunki zawarte w rozporządzeniu Ministra Infrastruktury z dnia 12 kwietnia 2002 r. w sprawie warunków technicznych, jakim powinny odpowia</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dać budynki i ich usytuowanie</w:t>
       </w:r>
       <w:r w:rsidR="00EA73EA" w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF9318E" w14:textId="77777777" w:rsidR="00F12500" w:rsidRPr="00B0488B" w:rsidRDefault="00F12500" w:rsidP="00622932">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Art.  2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy z dnia 24 czerwca 1994 r. o własności lokali, stanowi, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EF0726" w14:textId="77777777" w:rsidR="00F12500" w:rsidRPr="00B0488B" w:rsidRDefault="00F12500" w:rsidP="00622932">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t> Samodzielny lokal mieszkalny, a także lokal o innym przeznaczeniu, zwane dalej "lokalami", mogą stanowić odrębne nieruchomości.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF23297" w14:textId="77777777" w:rsidR="00F12500" w:rsidRPr="00B0488B" w:rsidRDefault="00F12500" w:rsidP="00622932">
+    <w:p w14:paraId="77E69270" w14:textId="3DDD2105" w:rsidR="007615B7" w:rsidRPr="00B0488B" w:rsidRDefault="00F12500" w:rsidP="00622932">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1a.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Ustanowienie odrębnej własności samodzielnego lokalu następuje zgodnie z ustaleniami miejscowego planu zagospodarowania przestrzennego albo treścią decyzji o warunkach zabudowy i zagospodarowania terenu oraz zgodnie z pozwoleniem na budowę albo skutecznie dokonanym zgłoszeniem, i zgodnie z pozwoleniem na użytkowanie albo skutecznie dokonanym zawiadomieniem o zakończeniu budowy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8BB95F" w14:textId="77777777" w:rsidR="00F12500" w:rsidRPr="00B0488B" w:rsidRDefault="00F12500" w:rsidP="00622932">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -1983,51 +2095,51 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W razie braku dokumentacji technicznej budynku, zaznaczeń, o których mowa w ust. 5, dokonuje się, zgodnie z wymogami </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:anchor="/search-hypertext/16796092_art(2)_1?pit=2018-10-09" w:history="1">
+      <w:hyperlink r:id="rId8" w:anchor="/search-hypertext/16796092_art(2)_1?pit=2018-10-09" w:history="1">
         <w:r w:rsidRPr="00B0488B">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:lang w:eastAsia="pl-PL"/>
           </w:rPr>
           <w:t>przepisów</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>prawa budowlanego, na koszt dotychczasowego właściciela nieruchomości, o ile strony umowy o ustanowienie odrębnej własności lokalu nie postanowiły inaczej.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DF79BC" w14:textId="77777777" w:rsidR="00495211" w:rsidRPr="00B0488B" w:rsidRDefault="00495211" w:rsidP="00EA73EA">
@@ -2140,884 +2252,661 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>§  2a.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jeżeli odpis dokumentu został sporządzony w formie dokumentu elektronicznego, poświadczenie jego zgodności z oryginałem, o którym mowa w § 2, dokonuje się przy użyciu kwalifikowanego podpisu elektronicznego albo podpisu zaufanego. Odpisy dokumentów poświadczane elektronicznie sporządzane są w formatach danych określonych w przepisach </w:t>
-[...8 lines deleted...]
-        <w:t>wydanych na podstawie art. 18 pkt 1 ustawy z dnia 17 lutego 2005 r. o informatyzacji działalności podmiotów realizujących zadania publiczne.</w:t>
+        <w:t>Jeżeli odpis dokumentu został sporządzony w formie dokumentu elektronicznego, poświadczenie jego zgodności z oryginałem, o którym mowa w § 2, dokonuje się przy użyciu kwalifikowanego podpisu elektronicznego albo podpisu zaufanego. Odpisy dokumentów poświadczane elektronicznie sporządzane są w formatach danych określonych w przepisach wydanych na podstawie art. 18 pkt 1 ustawy z dnia 17 lutego 2005 r. o informatyzacji działalności podmiotów realizujących zadania publiczne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2FB34A" w14:textId="693BBFB0" w:rsidR="00495211" w:rsidRPr="00B0488B" w:rsidRDefault="00495211" w:rsidP="00495211">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>§  2b. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Upoważniony pracownik organu prowadzącego postępowanie, któremu został okazany oryginał dokumentu wraz z odpisem, na żądanie strony, poświadcza zgodność odpisu dokumentu z oryginałem. Poświadczenie obejmuje podpis pracownika, datę i oznaczenie miejsca sporządzenia</w:t>
       </w:r>
       <w:r w:rsidR="005523B8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>poświadczenia, a na żądanie strony, również godzinę sporządzenia poświadczenia. Jeżeli dokument zawiera cechy szczególne (dopiski, poprawki lub uszkodzenia), należy stwierdzić to w poświadczeniu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFDDFF9" w14:textId="77777777" w:rsidR="00495211" w:rsidRPr="00B0488B" w:rsidRDefault="00495211" w:rsidP="00495211">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>§  3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Zawarte w odpisie dokumentu poświadczenie zgodności z oryginałem przez występującego w sprawie pełnomocnika strony będącego adwokatem, radcą prawnym, rzecznikiem patentowym lub doradcą podatkowym albo przez upoważnionego pracownika organu prowadzącego postępowanie ma charakter dokumentu urzędowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045A1D84" w14:textId="77E977CA" w:rsidR="00BC15DA" w:rsidRPr="00BC15DA" w:rsidRDefault="00495211" w:rsidP="00BC15DA">
+    <w:p w14:paraId="19860EE1" w14:textId="77777777" w:rsidR="00622932" w:rsidRPr="00B0488B" w:rsidRDefault="00495211" w:rsidP="00622932">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>§  4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Jeżeli jest to uzasadnione okolicznościami sprawy, organ administracji publicznej zażąda od strony składającej odpis dokumentu, o którym mowa w § 2, przedłożenia oryginału tego dokumentu.</w:t>
       </w:r>
       <w:r w:rsidR="00EA73EA" w:rsidRPr="00B0488B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268D1D20" w14:textId="77777777" w:rsidR="00BC15DA" w:rsidRDefault="00BC15DA" w:rsidP="005B0FB1">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="68159DA1" w14:textId="77777777" w:rsidR="001B6EFC" w:rsidRPr="000F495C" w:rsidRDefault="001B6EFC" w:rsidP="001B6EFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391738">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F495C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="333333"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stosuje się najnowszą normę opublikowaną w języku polskim lub normę w oparciu, o którą było wydane pozwolenie na budowę, jeśli było wydanie przed 1995 r. wybór. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7DD88C" w14:textId="69E9359E" w:rsidR="00677B03" w:rsidRPr="000F495C" w:rsidRDefault="00677B03" w:rsidP="00B0488B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4173B4FE" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W związku ze zbieraniem od Pani/Pana danych osobowych, które to dane dotyczą Pani/Pana, podaje, zgodnie      z art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych), czytaj dalej RODO, następujące informacje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF33B9C" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· swoją tożsamość i dane kontaktowe:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24428027" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starosta Piaseczyński, ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chyliczkowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14, 05-500 Piaseczno,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="263B1FA7" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· dane kontaktowe inspektora ochrony danych:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453A0815" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2C363A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Pani Paulina Chacińska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E54F33B" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starostwo Powiatowe w Piasecznie, ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chyliczkowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14, 05-500 Piaseczno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0403F5" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tel. 22 756 62 54, wew. 170</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4118D2ED" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· cele przetwarzania danych osobowych, oraz podstawę prawną przetwarzania: art. 6 ust. 1 lit c) RODO, który stanowi, że: przetwarzanie jest niezbędne do wypełnienia obowiązku prawnego ciążącego na administratorze,    w związku z art. 2 ust. 3 ustawy o własności lokali, zgodnie z którym organem właściwym do rozpatrzenia Pani/Pana wniosku jest starosta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7060B0ED" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· informacje o odbiorcach danych osobowych lub o kategoriach odbiorców:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48706457" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1) ewentualne osoby żądające wglądu do dokumentów urzędowych, zgodnie z ustawą o dostępie do informacji publicznej, bądź inny podmiot, który wykaże swój interes prawny lub obowiązek, zgodnie z art. 28 ustawy Kodeks postępowania administracyjnego,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC63B58" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">· okres, przez który dane osobowe będą przechowywane, zgodnie z rozporządzeniem Prezesa Rady Ministrów   w sprawie instrukcji kancelaryjnej, jednolitych rzeczowych wykazów akt oraz instrukcji w sprawie organizacji      i zakresu działania archiwów zakładowych, dokumentacja nie ulega brakowaniu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DF5B5C" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· informuję o prawie do żądania od administratora dostępu do danych osobowych dotyczących osoby, której dane dotyczą:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C0C1B3" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1) dostęp do treści danych, na podstawie art. 15 RODO,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD3AB5E" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2) sprostowanie danych na podstawie art. 16 RODO,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C622FF4" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· informuję o prawie wniesienia skargi do Prezesa Urzędu Ochrony Danych osobowych, w sprawie przetwarzania danych osobowych niezgodnie z przepisami RODO,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD698C2" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>· informuję, że podanie danych osobowych jest wymogiem ustawowym wynikającym z ustawy – Kodeks postępowania administracyjnego oraz osoba, której dane dotyczą, jest zobowiązana do ich podania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAEFA5A" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>W wyniku nie podania danych osobowych organ będzie zobowiązany:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC75185" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- w wypadku braku podania adresu wnioskodawcy i nie możliwości jego ustalenia na podstawie posiadanych danych, pozostawić sprawę bez rozpoznania, zgodnie z art. 64 § 1 ustawy Kodeks postępowania administracyjnego;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8F3AD9" w14:textId="77777777" w:rsidR="00CE24B6" w:rsidRDefault="00CE24B6" w:rsidP="00CE24B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- w przypadku nie podania innych danych – do wezwania o ich podanie, zgodnie z art. 64 § 2 ustawy Kodeks postępowania administracyjnego, i dopiero po bez skutecznym upływie terminu na uzupełnienie braków określonych w wezwaniu, sprawę pozostawić bez rozpoznania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B5A822" w14:textId="594B8680" w:rsidR="00FF7D61" w:rsidRPr="0011624D" w:rsidRDefault="00FF7D61" w:rsidP="00CE24B6">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...662 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FF7D61" w:rsidRPr="0011624D" w:rsidSect="00A63909">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="394AE7B8" w14:textId="77777777" w:rsidR="00641BEA" w:rsidRDefault="00641BEA" w:rsidP="006E54BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16FCCB7F" w14:textId="77777777" w:rsidR="00641BEA" w:rsidRDefault="00641BEA" w:rsidP="006E54BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
@@ -3034,51 +2923,51 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="361020108"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="41DAE387" w14:textId="1AAE217E" w:rsidR="00EA73EA" w:rsidRDefault="00EA73EA">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -3088,153 +2977,153 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00226647">
+            <w:r w:rsidR="00CE24B6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00226647">
+            <w:r w:rsidR="00CE24B6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="05578943" w14:textId="77777777" w:rsidR="006E54BA" w:rsidRDefault="006E54BA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18F167C8" w14:textId="77777777" w:rsidR="00641BEA" w:rsidRDefault="00641BEA" w:rsidP="006E54BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="79E56008" w14:textId="77777777" w:rsidR="00641BEA" w:rsidRDefault="00641BEA" w:rsidP="006E54BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0AF50E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96D61396"/>
     <w:lvl w:ilvl="0" w:tplc="14BE407C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3303,51 +3192,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0CC46FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E6088AC"/>
     <w:lvl w:ilvl="0" w:tplc="6DF023C2">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3416,51 +3305,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="0D441568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0CAAB6A"/>
     <w:lvl w:ilvl="0" w:tplc="14BE407C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3529,51 +3418,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="16394D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1988CF7C"/>
     <w:lvl w:ilvl="0" w:tplc="88C2FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3642,54 +3531,54 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="28B151E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7805ED6"/>
+    <w:tmpl w:val="EEA83AF2"/>
     <w:lvl w:ilvl="0" w:tplc="88C2FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3731,51 +3620,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="435C5DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65B2F4FE"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3820,51 +3709,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="4D671B6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E0CBFA2"/>
     <w:lvl w:ilvl="0" w:tplc="88C2FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3933,51 +3822,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="6B491A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54A6FFB8"/>
     <w:lvl w:ilvl="0" w:tplc="14BE407C">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4046,51 +3935,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="6ECB2A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0983922"/>
     <w:lvl w:ilvl="0" w:tplc="DD686E74">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4159,51 +4048,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="7C2B5E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4F09F50"/>
     <w:lvl w:ilvl="0" w:tplc="88C2FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4306,563 +4195,627 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C7A22"/>
     <w:rsid w:val="000118E3"/>
-    <w:rsid w:val="00027103"/>
+    <w:rsid w:val="0005302A"/>
     <w:rsid w:val="0005458E"/>
+    <w:rsid w:val="0005482F"/>
+    <w:rsid w:val="00074F9C"/>
+    <w:rsid w:val="000F495C"/>
     <w:rsid w:val="000F749F"/>
-    <w:rsid w:val="00102EED"/>
+    <w:rsid w:val="0011624D"/>
     <w:rsid w:val="00136A0B"/>
     <w:rsid w:val="00153566"/>
     <w:rsid w:val="0016176A"/>
+    <w:rsid w:val="001B6EFC"/>
     <w:rsid w:val="001F5E5D"/>
-    <w:rsid w:val="00226647"/>
     <w:rsid w:val="002416A7"/>
     <w:rsid w:val="00246CF6"/>
+    <w:rsid w:val="00264F4C"/>
     <w:rsid w:val="002A2755"/>
+    <w:rsid w:val="002B14BD"/>
+    <w:rsid w:val="0030076C"/>
+    <w:rsid w:val="00326E51"/>
+    <w:rsid w:val="00391738"/>
     <w:rsid w:val="003A26C9"/>
     <w:rsid w:val="003C2AD4"/>
     <w:rsid w:val="003C6C04"/>
     <w:rsid w:val="0041611A"/>
     <w:rsid w:val="004836AF"/>
+    <w:rsid w:val="004946F1"/>
     <w:rsid w:val="00495211"/>
     <w:rsid w:val="004C7A22"/>
     <w:rsid w:val="004D20E4"/>
     <w:rsid w:val="004F3130"/>
     <w:rsid w:val="004F32B7"/>
     <w:rsid w:val="004F6D55"/>
     <w:rsid w:val="005523B8"/>
     <w:rsid w:val="005A2B08"/>
     <w:rsid w:val="005A3757"/>
     <w:rsid w:val="005B0FB1"/>
     <w:rsid w:val="00622932"/>
-    <w:rsid w:val="0064165A"/>
+    <w:rsid w:val="006400E2"/>
     <w:rsid w:val="00641BEA"/>
     <w:rsid w:val="006447A0"/>
     <w:rsid w:val="00644A29"/>
+    <w:rsid w:val="00650FBC"/>
     <w:rsid w:val="00662E87"/>
     <w:rsid w:val="00666DEA"/>
     <w:rsid w:val="00677B03"/>
     <w:rsid w:val="006E54BA"/>
     <w:rsid w:val="00753C8D"/>
+    <w:rsid w:val="007615B7"/>
     <w:rsid w:val="007B4C81"/>
     <w:rsid w:val="007B718D"/>
     <w:rsid w:val="007D7B85"/>
     <w:rsid w:val="00814F37"/>
     <w:rsid w:val="00840A32"/>
     <w:rsid w:val="008A6630"/>
-    <w:rsid w:val="0090617D"/>
+    <w:rsid w:val="008F2A88"/>
     <w:rsid w:val="0096416E"/>
-    <w:rsid w:val="00986E19"/>
     <w:rsid w:val="009A1915"/>
     <w:rsid w:val="009C2F3C"/>
+    <w:rsid w:val="00A47F49"/>
     <w:rsid w:val="00A530AF"/>
+    <w:rsid w:val="00A63909"/>
     <w:rsid w:val="00AE0379"/>
     <w:rsid w:val="00B0488B"/>
     <w:rsid w:val="00B30369"/>
     <w:rsid w:val="00B56F3D"/>
     <w:rsid w:val="00B71F12"/>
-    <w:rsid w:val="00B81B7C"/>
     <w:rsid w:val="00B966F4"/>
-    <w:rsid w:val="00BC15DA"/>
     <w:rsid w:val="00BF27CE"/>
     <w:rsid w:val="00C26E3A"/>
     <w:rsid w:val="00C55B5D"/>
     <w:rsid w:val="00CB665A"/>
+    <w:rsid w:val="00CE24B6"/>
     <w:rsid w:val="00D23DAA"/>
     <w:rsid w:val="00D2472D"/>
     <w:rsid w:val="00D33684"/>
     <w:rsid w:val="00D5115F"/>
     <w:rsid w:val="00D934BD"/>
     <w:rsid w:val="00DD19BC"/>
     <w:rsid w:val="00E40211"/>
     <w:rsid w:val="00EA73EA"/>
     <w:rsid w:val="00EF64B9"/>
     <w:rsid w:val="00F12500"/>
     <w:rsid w:val="00F7042E"/>
     <w:rsid w:val="00F86CE9"/>
+    <w:rsid w:val="00FF7D61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6B57FE4A"/>
-  <w15:docId w15:val="{1147F3B1-B718-4138-9060-2D508235D019}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E54BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E54BA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E54BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E54BA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D934BD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D20E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D20E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00495211"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -4951,51 +4904,51 @@
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D20E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00495211"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="316307863">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="990140645">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5076,50 +5029,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1663268376">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="828979149">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1166939093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="596058739">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -5163,50 +5129,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1896550496">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="72"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1293944389">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1353801277">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="82188538">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -5233,51 +5212,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="552887225">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sip.lex.pl/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sip.lex.pl/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5491,77 +5470,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2334</Words>
-  <Characters>14010</Characters>
+  <Words>2390</Words>
+  <Characters>14340</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16312</CharactersWithSpaces>
+  <CharactersWithSpaces>16697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sylwia Moszczyńska-Staś</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>